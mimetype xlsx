--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="135">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -81,177 +81,384 @@
   <si>
     <t>MELHORIAS E MANUTENÇÃO NA REDE DE ESGOTO DAS LOCALIDADES DO  POVOADO BITINGUÍ E TAMBÉM DA RUA DA PISTA LOCALIZADA NO BAIRRO DE JAPARATINGA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/85/indicacao_no_03.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DE UM TERRENO LOCALIZADO NO POVOADO SANTA LUZIA PARA CRIAÇÃO DE UM CAMPO DE FUTEBOL..</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>BRENO MENDONÇA</t>
   </si>
   <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao_no_016.2026_-_solicitacao_de_banheiro_mascilino_e_um_banheiro_feminino_no_estadio_municipal_.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UM BANHEIRO MASCULINO E UM BANHEIRO FEMININO NO ESTÁDIO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao_no_017.26_-__possibilidade_de_ransferir_para_o_ginasio_municipal__os_ensaios_da_banda_fanfarra_municipal_.pdf</t>
+  </si>
+  <si>
+    <t>TRANSFERÊNCIA DO ENSAIOS DA BANDA FANFARRA MUNICIPAL PARA O GINÁSIO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao_no_018.26_-_solicitacao_de_banheiro_da_praca_dos_idosos_abertos_no_periodo_de_7hs_da_manha_ate_as_23hs.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DOS BANHEIROS DA PRAÇA DOS IDOSOS, ASSIM COMO A SUA ABERTURA DURANTE O PERÍODO DE 7H DA MANHÃ, ATÉ AS 23HS;</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/144/indicacao_no_019.26_-_solicitacao_de_contentacao_no_mirante_aruana_e_na_ladeira_na_via_de_acesso_antre_japaratinga_e_o_alto_da_boa_vista_.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE UMA CONTENÇÃO NO  MIRANTE  ARUANÂ E NA LADEIRA DE ACESSO ENTRE JAPARATINGA E O ALTO DA BOA VISTA</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>PARCO</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES</t>
+  </si>
+  <si>
+    <t>CCJRF - COMISSÃO DE JUSTIÇA E REDAÇÃO FINAL</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/517/parecer_sn_-_dispoe_sobre_a_instituicao_de_politica_publica_voltada_a_promocao_da_igualdade_racial_no_ambitodo_municipio_de_japaratinga-al_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER  DA CCJRF S/N REFERENTE AO PL Nº 31 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL QUE DISPÕE SOBRE A INSTITUIÇÃO DE POLITICA PÚBLICA VOLTADA A PROMOÇÃO DA IGUALDADE RACIAL .</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/511/parecer_no_001.2026_comissao_de_constituicao_e_justica_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 01/2026 DA CCJRF REFERENTE AO PL Nº 001/2026 DE AUTORIA DA VEREADORA DANIELA PACHECO.</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/512/parecer_no_002.2026_-_ao_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJRF REFERENTE AO PL Nº 04/2026,  DE AUTORIA DA VEREADIRA MILENA DO MARCELO QUE DISPÕE SOBRE A AMPLIAÇÃO DE NÚMERO DE ALVARÁS DE TAXI TURISMO .</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/516/pl_no_008.2026_-__parecer_-_comissao_de_constituicao_e_justica_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJRF Nº 03/2026 REFERENTE AO PL Nº 08/2026 DE AUTORIA DO VEREADOR BETINHO PERES QUE DISPÕE SOBRE A PROTEÇÃO DAS NASCENTES DE ÁGUA</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/514/parecer_no_004.2022_-_dispoe_sobre_denominacao_de_via_publica_no_municipio_de_japaratinga_-_al_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N] 04/2026 REFERENTE AO PL Nº 07/2026 DE AUTORIA DO VEREADOR BETINHO PERES QUE DENOINA A VIA PÚBLICA NO MUNICIPIOEM HOMENAGEM AO SR. VALDOMIRO CEDRIM.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/513/parecer_no_05.26_-_dispoe_sobre_a_concessao_de_auxilio-aluguel_as_mulheres_vitimas_de_violencia_domestica_no_municipio_de_japaratinga_-_al_estabelecendo_criterios_para_a_concessao_do_beneficio_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJRF REFERENTE AO PL Nº 05/2026 DE AUTORIA DA VEREADORA MILLENA DO MARCELO QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-ALUGUEL ÀS MULHERES VITÍMAS DE VIOLÊNCIA DOMÉSTICA.</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/515/parecer_no_06.2026_-_regumelentacao_da_circulacao_manejo_e_pratica_de_atividades_com_moto_aquaticas_je-skis_nas_praias_do_municipio_de_japaratinga-al_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER D CCJRF Nº 06/2026, REFERENTE AO PL Nº 06/2026 DE AUTORIA DA VEREDORA MILENA DO MARCELO SOBRE A REGULAMENTAÇÃO DE CIRCULAÇÃO  E PRÁTICA DE ATIVIDADES COM MOTO AQUÁTICAS.</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/135/parecer_no_09.2026_-_comicao_de_financas_e_orcamentos_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJRF E CFO REFERENTE O PL Nº 02/2026 QUE DISPÕE SOBRE O SERVIÇO DE AMBULANTES NO MUNICIPIO DE JAPARATINGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/622/processo_no_xxxx.26_trata-se_de_um_projeto_de_lei_de_autoria_do_poder_executivo_municipal_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER REFERENTE AO PORJETO D ELEI ORIUNDO DO PODER EXECUTIVO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>DANI PACHECO</t>
+  </si>
+  <si>
     <t>http://sapl.japaratinga.al.leg.br/media/</t>
   </si>
   <si>
-    <t>CONSTRUÇÃO DE UM BANHEIRO MASCULINO E UM BANHEIRO FEMININO NO ESTÁDIO MUNICIPAL</t>
-[...58 lines deleted...]
-  <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE BAILE DEBUTANTE MUNICIPAL COMUNITÁRIO, NO ÃMBITO DO MUNICIPIO DE JAPARATINGA-AL</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>MILLENA DO MARCELO</t>
   </si>
   <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/76/pl_no_03.2026_-_institui_o_projeto_princesas_de_japaratinga_-_15_anos_comunitario_no_ambito_do_municipio_de_japaratinga_-al_e_da_outras_providencias_.pdf</t>
+  </si>
+  <si>
     <t>INSTITUI O PROJETO PRINCESA DE JAPARATINGA 15 ANOS DE IDADE NO ÂMBITO DO MUNICIPIO DE JAPARATINGA-AL.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>5</t>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/78/pl_no_05.2026_-__dispoe_sobre4_concessao_de_auxilio_aluguel_as_mulheres_vitimas_de_violencia_domestica_no_municipio_de_japaratinga_.pdf</t>
   </si>
   <si>
     <t>DISPÕE DE CONCESÃO DE AUXILIO DE ALUGUEL AS MULHERES VITIMAS DE VIOLÊNCIA DOMÉSTICA NO ÂMBITO DO MUNICÍPIO DE JAPARATINGA-AL</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>6</t>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/79/pl_no_06.2026_-_dispoe_sobre_a_regulamentacao_da_circulacao_manejp_e_pratica_de_atividades_com_jetski_nas_praias_do_municipio_de_japaratinga-al.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA CIRCULAÇÃO  MANTENDO EM PRATICA AS ATIVIDADES DE JETS SKIS NAS PRAIS ESTABELECENDO AREAS ESPECIFICAS DE TRAFEGO NAUTICO E O PONTO OFICIAL DE EMBARQUE E DESEMBARQUE NA MARINA PRINCIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA FAIXA DESTINADA À PRATICA DE CAMINHADA E CORRIDA ÀS MARGENS DA VIA PÚBLICA NO TRECHO COMPREENDIDO ENTRE O JAPARATINGA RESORT E A ENTRADA DE SANTA LÚCIA, COM A DEVIDA SINALIZAÇÃO, ILUMINAÇÃO E INFRAESTRUTURA ADEQUADA, EM PARCERIA COM O GOVERNO DO ESTADO DE ALAGOAS, POR MEIO DE SEUS ORGÃOS COMPETENTES.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>JOSÉ SEVERINO DA SILVA (DEO)</t>
   </si>
   <si>
     <t>ALTERA AS ALIQUOTAS DE CONTRIBUIÇÃO DEVIDA  PELOS ORGÃOS DO MUNICIPIO AO REGIME PRÓPRIA DE PREVIDÊNCIA SOCIAL - RPPS</t>
   </si>
   <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>QUE AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGÊNTE DO MUNICIPIO DE JAPARATINGA-AL, PARA INCLUSÃO DE DOTAÇÕES ORÇAMENTÁRIAS DESTINADAS A EXECUÇÃO DA LEI Nº 675/2022 – REGISTRO DE PATRIMÔNIO VIVO DO DO MUNICIPIO DE JAPARATINGA-AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>147</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/147/requerimento_02.26_-_solicitando_informacoes_sobre_o_porgrama_minha_casa_minha_vida_.pdf</t>
+  </si>
+  <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES RELACIONADAS AO PROGRAMA MINHA CASA , MINHA VIDA NO ÂMBITO DO MUNICIPIO DE JAPARATINGA-AL</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>FABIO CASSACO</t>
+  </si>
+  <si>
+    <t>REQUER SERVIRÇOS DE MELHORIA DA RUA DO OLAVO DE SOUZA MOURA (RUA DO CAMPO) NO POVOADO BOQUEIRÃO.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO DE UM ESPAÇO GOURMET NA ORLA MARÍTIMA, PRÓXIMO AO ESPAÇO DE EVENTOS.</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>ENVIO DE PATROL E DE MÁQUINAS NECESSÁRIAS PARA A RECUPERAÇÃO DAS VIAS PÚBLICAS EM TODAS AS LOCALIDADES DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>CONSERTO IMEDIATO DA CADEIRA ODONTOLOGICA DO POSTO DE SAÚDE DO POVOADO BOQUEIRÃO</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>ASO</t>
+  </si>
+  <si>
+    <t>ATA DAS SESSÕES ORDINÁRIAS</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MSA</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/505/ata_da_1o_sessao_ordinaria_.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª SESSÃO ORDINÁRIA REALIZADA EM 05 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/506/ata_da_2a_sessao_ordinaria_.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 2ª SESSÃO ORDINÁRIA REALIZADA EM 12 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/507/ata_da_4a_sessao_ordinaria_.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 4ª SESSÃO ORDINÁRIA REALIZADA EM 26 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/508/ata_5a_sessao_ordinaria_.pdf</t>
+  </si>
+  <si>
+    <t>ATA D A5ª SESSÃO ORDINÁRIA REALIZADA EM 09 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>ASS</t>
+  </si>
+  <si>
+    <t>ATAS DAS SESSÕES SOLENES</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/509/ata_da_1o_sessao_solene.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª SESSÃO SOLENE REALIZADA EM 26 DE MARÇO DE 2026 DESTINADA A INAUGURAÇÃO DA GALERIA DOS PRESIDENTES  E DA GALERIA LILÁS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -555,69 +762,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/84/indicacoa_no_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/85/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/84/indicacoa_no_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/85/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao_no_016.2026_-_solicitacao_de_banheiro_mascilino_e_um_banheiro_feminino_no_estadio_municipal_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao_no_017.26_-__possibilidade_de_ransferir_para_o_ginasio_municipal__os_ensaios_da_banda_fanfarra_municipal_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao_no_018.26_-_solicitacao_de_banheiro_da_praca_dos_idosos_abertos_no_periodo_de_7hs_da_manha_ate_as_23hs.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/144/indicacao_no_019.26_-_solicitacao_de_contentacao_no_mirante_aruana_e_na_ladeira_na_via_de_acesso_antre_japaratinga_e_o_alto_da_boa_vista_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/517/parecer_sn_-_dispoe_sobre_a_instituicao_de_politica_publica_voltada_a_promocao_da_igualdade_racial_no_ambitodo_municipio_de_japaratinga-al_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/511/parecer_no_001.2026_comissao_de_constituicao_e_justica_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/512/parecer_no_002.2026_-_ao_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/516/pl_no_008.2026_-__parecer_-_comissao_de_constituicao_e_justica_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/514/parecer_no_004.2022_-_dispoe_sobre_denominacao_de_via_publica_no_municipio_de_japaratinga_-_al_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/513/parecer_no_05.26_-_dispoe_sobre_a_concessao_de_auxilio-aluguel_as_mulheres_vitimas_de_violencia_domestica_no_municipio_de_japaratinga_-_al_estabelecendo_criterios_para_a_concessao_do_beneficio_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/515/parecer_no_06.2026_-_regumelentacao_da_circulacao_manejo_e_pratica_de_atividades_com_moto_aquaticas_je-skis_nas_praias_do_municipio_de_japaratinga-al_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/135/parecer_no_09.2026_-_comicao_de_financas_e_orcamentos_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/622/processo_no_xxxx.26_trata-se_de_um_projeto_de_lei_de_autoria_do_poder_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/76/pl_no_03.2026_-_institui_o_projeto_princesas_de_japaratinga_-_15_anos_comunitario_no_ambito_do_municipio_de_japaratinga_-al_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/78/pl_no_05.2026_-__dispoe_sobre4_concessao_de_auxilio_aluguel_as_mulheres_vitimas_de_violencia_domestica_no_municipio_de_japaratinga_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/79/pl_no_06.2026_-_dispoe_sobre_a_regulamentacao_da_circulacao_manejp_e_pratica_de_atividades_com_jetski_nas_praias_do_municipio_de_japaratinga-al.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/147/requerimento_02.26_-_solicitando_informacoes_sobre_o_porgrama_minha_casa_minha_vida_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/505/ata_da_1o_sessao_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/506/ata_da_2a_sessao_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/507/ata_da_4a_sessao_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/508/ata_5a_sessao_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2026/509/ata_da_1o_sessao_solene.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="43.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -700,332 +906,818 @@
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="F9" t="s">
         <v>41</v>
       </c>
-      <c r="E9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" t="s">
         <v>41</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" t="s">
         <v>41</v>
       </c>
-      <c r="E11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" t="s">
         <v>41</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" t="s">
         <v>41</v>
       </c>
-      <c r="E13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="F14" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>10</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D17" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" t="s">
+        <v>76</v>
+      </c>
+      <c r="F18" t="s">
+        <v>81</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>59</v>
+      </c>
+      <c r="D19" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19" t="s">
+        <v>81</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>63</v>
       </c>
-      <c r="E15" t="s">
-[...2 lines deleted...]
-      <c r="F15" t="s">
+      <c r="D20" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" t="s">
+        <v>81</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" t="s">
         <v>13</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="G21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" t="s">
+        <v>94</v>
+      </c>
+      <c r="E22" t="s">
+        <v>95</v>
+      </c>
+      <c r="F22" t="s">
+        <v>96</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H22" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" t="s">
+        <v>94</v>
+      </c>
+      <c r="E23" t="s">
+        <v>95</v>
+      </c>
+      <c r="F23" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E25" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H25" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" t="s">
+        <v>101</v>
+      </c>
+      <c r="E26" t="s">
+        <v>102</v>
+      </c>
+      <c r="F26" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" t="s">
+        <v>101</v>
+      </c>
+      <c r="E27" t="s">
+        <v>102</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H27" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H28" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>115</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>45</v>
+      </c>
+      <c r="D29" t="s">
+        <v>116</v>
+      </c>
+      <c r="E29" t="s">
+        <v>117</v>
+      </c>
+      <c r="F29" t="s">
+        <v>118</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>116</v>
+      </c>
+      <c r="E30" t="s">
+        <v>117</v>
+      </c>
+      <c r="F30" t="s">
+        <v>118</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H30" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" t="s">
+        <v>116</v>
+      </c>
+      <c r="E31" t="s">
+        <v>117</v>
+      </c>
+      <c r="F31" t="s">
+        <v>118</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H31" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>59</v>
+      </c>
+      <c r="D32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E32" t="s">
+        <v>117</v>
+      </c>
+      <c r="F32" t="s">
+        <v>118</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H32" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" t="s">
+        <v>131</v>
+      </c>
+      <c r="E33" t="s">
+        <v>132</v>
+      </c>
+      <c r="F33" t="s">
+        <v>118</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H33" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>