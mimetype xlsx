--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -10,194 +10,294 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="113">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>EMENDAS</t>
+  </si>
+  <si>
+    <t>CCJRF - COMISSÃO DE JUSTIÇA E REDAÇÃO FINAL</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/221/emenda.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE PARECER PELA CCJ PARA ANÁLISE DP PL DE LEI Nº 004/2025 DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL QUA DISPÕS DA CRIAÇÃO DE CARGOS DE PROVIMENTO DO MUNICÍPIO E ESTABELECE  OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MSA</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/372/mocao_no_001.2025_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO A VERDE AMBIENTAL ALAGOAS S/A PELO DESABASTECIMENTO DE AGUA NO MUNICIÍPIO .</t>
+  </si>
+  <si>
     <t>13</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÕES</t>
   </si>
   <si>
     <t>DANI PACHECO</t>
   </si>
   <si>
     <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/13/mens_20.01_-_ver_danielle_-_solic_de_manutencao_das_ruas_do_pov_paraiso_ii.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS RUAS LOCALIZADAS NO POVOADO PARAÍSO II</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MEQUINHO DA CÍCERA</t>
   </si>
   <si>
     <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/15/4ind_013_-_ver_meykson_thiago_-_implantacao_de_m_centro_de_diagnostico_no_municipio.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DE DIAGNÓSTICO NO MUNIÍPIO</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/37/ind_29.05_-_ver_danielle_-_limpeza_do_rio_pocaoba_.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO RIO COPAOBA</t>
   </si>
   <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>ROBERTO DO SINDICATO</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA PRAÇA RECREATIVA COM PLAYGROUND NO POVOADO PARAÍSO I</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>PARCO</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_sn_-_criacao_e_instalacao_da_superintendencia_municipal_de_transito_e_transportes_smtt_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER  DA CCJR REFERENTE AO PL Nº 016/2024 QUE DISPÕE SOBRE A CRIAÇÃO E INTALAÇÃO  DA SMTT_x000D_
+.</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/401/emenda_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER  REJEITANDO A EMENDA Nº 02/2025 DE AUTORIA DA VEREADORA MILLENA DO MARCELO REFERENTE A PROIBIÇÃO DE PORTE DE ARMAS</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/404/parecer_da_ccj_no_002.2025_-_componentes_do_sistema_nacional_de_seguranca_alimentar_-_sisan_e_competencias__composicao_e_funcionamento_do_conselho_municipal_de_seguranca_alimentar_e_nutricional.pdf</t>
+  </si>
+  <si>
+    <t>PAARECER DA CCJR REFERENTE AO PL Nº 002/2025 DO PODER EXECUTIVO QUE DISPÕE DOS COMPONENTES DO SISTEMA DE SEGURANÇA ALIMENTAR - SISAN</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_no_003.2025_-_institui_o_programa_mae_merendeira__.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N] 03/2025 DA CCJR REFERENTE AO PL Nº 003/2025 DO PODER LEGISLATIVO QUE INSTITUI O PROGRAMA  MÃE MERENDEIRA</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA REFERENTE  AO PL Nº 014/2025 QUE INSTITUI O PROGRAMA MARIA DA PENHA VAI A ESCOLA</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/403/parecer_da_ccj_-_pl_n_o_027.2025_-_cnh_social_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ REFERENTE AO PL Nº 027/2025 QUE INSTITUI  NO ÂMBITO DO MUNICÍPIO O PROGRAMA CNH SOCIAL.</t>
+  </si>
+  <si>
     <t>116</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLAIVO</t>
   </si>
   <si>
-    <t>MESA DIRETORA - MSA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/116/dec_leg_no_001-2025_-_dispoe_sobre_a_exoneracao_de_todos_os_servidores_ocupantes_de_cargos_em_comissao_e_a_suspensao_temporaria_de_cont_dmin_no_ambito_da_cm_em_razao_da_posse_da_nova_mesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE TODOS OS SERVIDORES OCUPANTES DE CARGOS EM COMISSÃO E A SUSPENSÃO TEMPORÁRIA DE CONTRATOS ADMINISTRATIVOS NO ÂMBITO DA CÂMARA MNUNICPAL DE JAPARARTINGA EM RAZÃO DA POSSE DA NOVA MESA DIRETORA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>98</t>
-[...5 lines deleted...]
-    <t>PROJETO DE LEI ORDINÁRIO LEGISLATIVO</t>
+    <t>69</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_resolucao_leg_006.25_-_dispoe_sobre_a_criacao_do_projeto_camara_nas_comunidadaes_no_ambito_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO " CÂMARA NAS COMUNIDADES, NO ÂMBITO DO MUNICÍPIO DE JAPARAINGA.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>JOSÉ SEVERINO DA SILVA (DEO)</t>
-  </si>
-[...34 lines deleted...]
-    <t>PROJETO DE LEI DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>ALTERA TODA A ESTUTURA ADMINISTRATIVA DA PREFEITURA DE JAPARATINGA -AL</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/60/pl_018_-_dispoe_sobre_as_diretrizes_orcamentarias_para_a_elaboracao_e_execucao_do_orcamento_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO E EXECUÇÃO DO ORÇAMENTO PARA O EXERCICIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/99/7_0001.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JAPARATINGA,AL PARA O EXERCICIO FINANCEIRO DE 2026</t>
   </si>
@@ -597,67 +697,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/13/mens_20.01_-_ver_danielle_-_solic_de_manutencao_das_ruas_do_pov_paraiso_ii.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/15/4ind_013_-_ver_meykson_thiago_-_implantacao_de_m_centro_de_diagnostico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/37/ind_29.05_-_ver_danielle_-_limpeza_do_rio_pocaoba_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/116/dec_leg_no_001-2025_-_dispoe_sobre_a_exoneracao_de_todos_os_servidores_ocupantes_de_cargos_em_comissao_e_a_suspensao_temporaria_de_cont_dmin_no_ambito_da_cm_em_razao_da_posse_da_nova_mesa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_resolucao_leg_006.25_-_dispoe_sobre_a_criacao_do_projeto_camara_nas_comunidadaes_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/60/pl_018_-_dispoe_sobre_as_diretrizes_orcamentarias_para_a_elaboracao_e_execucao_do_orcamento_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/99/7_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/104/06.02req_s.n_-_ver_millena_-_informacoes_sobre_concurso_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/115/18.09req_s.n_-_ver_breno_mendonca_-_sol_da_apresentacao_de_baclancetes_folha_de_pagto_e_extraos_banc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/70/dec_leg_no_001-2025_-_dispoe_sobre_a_exoneracao_de_todos_os_servidores_ocupantes_de_cargos_em_comissao_e_a_suspensao_temporaria_de_cont_dmin_no_ambito_da_cm_em_razao_da_posse_da_nova_mesa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/126/decreto_legislativo_ndeg_022025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/221/emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/372/mocao_no_001.2025_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/13/mens_20.01_-_ver_danielle_-_solic_de_manutencao_das_ruas_do_pov_paraiso_ii.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/15/4ind_013_-_ver_meykson_thiago_-_implantacao_de_m_centro_de_diagnostico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/37/ind_29.05_-_ver_danielle_-_limpeza_do_rio_pocaoba_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_sn_-_criacao_e_instalacao_da_superintendencia_municipal_de_transito_e_transportes_smtt_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/401/emenda_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/404/parecer_da_ccj_no_002.2025_-_componentes_do_sistema_nacional_de_seguranca_alimentar_-_sisan_e_competencias__composicao_e_funcionamento_do_conselho_municipal_de_seguranca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_no_003.2025_-_institui_o_programa_mae_merendeira__.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/403/parecer_da_ccj_-_pl_n_o_027.2025_-_cnh_social_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/116/dec_leg_no_001-2025_-_dispoe_sobre_a_exoneracao_de_todos_os_servidores_ocupantes_de_cargos_em_comissao_e_a_suspensao_temporaria_de_cont_dmin_no_ambito_da_cm_em_razao_da_posse_da_nova_mesa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_resolucao_leg_006.25_-_dispoe_sobre_a_criacao_do_projeto_camara_nas_comunidadaes_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/60/pl_018_-_dispoe_sobre_as_diretrizes_orcamentarias_para_a_elaboracao_e_execucao_do_orcamento_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/99/7_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/104/06.02req_s.n_-_ver_millena_-_informacoes_sobre_concurso_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/115/18.09req_s.n_-_ver_breno_mendonca_-_sol_da_apresentacao_de_baclancetes_folha_de_pagto_e_extraos_banc.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/70/dec_leg_no_001-2025_-_dispoe_sobre_a_exoneracao_de_todos_os_servidores_ocupantes_de_cargos_em_comissao_e_a_suspensao_temporaria_de_cont_dmin_no_ambito_da_cm_em_razao_da_posse_da_nova_mesa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2025/126/decreto_legislativo_ndeg_022025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="43.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -677,423 +777,639 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
         <v>40</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="F7" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>44</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>45</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D9" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="E11" t="s">
+      <c r="H11" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>67</v>
+      </c>
+      <c r="E14" t="s">
+        <v>68</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>73</v>
       </c>
       <c r="E15" t="s">
         <v>74</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H15" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>77</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>78</v>
+      </c>
+      <c r="E16" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" t="s">
+        <v>80</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" t="s">
+        <v>78</v>
+      </c>
+      <c r="E17" t="s">
+        <v>79</v>
+      </c>
+      <c r="F17" t="s">
+        <v>80</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" t="s">
+        <v>78</v>
+      </c>
+      <c r="E18" t="s">
+        <v>79</v>
+      </c>
+      <c r="F18" t="s">
+        <v>80</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H18" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" t="s">
+        <v>90</v>
+      </c>
+      <c r="E19" t="s">
+        <v>91</v>
+      </c>
+      <c r="F19" t="s">
+        <v>92</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" t="s">
+        <v>90</v>
+      </c>
+      <c r="E20" t="s">
+        <v>91</v>
+      </c>
+      <c r="F20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H20" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>99</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>100</v>
+      </c>
+      <c r="D21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" t="s">
+        <v>91</v>
+      </c>
+      <c r="F21" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H21" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" t="s">
+        <v>97</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H22" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>10</v>
       </c>
-      <c r="D16" t="s">
-[...12 lines deleted...]
-        <v>79</v>
+      <c r="D23" t="s">
+        <v>106</v>
+      </c>
+      <c r="E23" t="s">
+        <v>107</v>
+      </c>
+      <c r="F23" t="s">
+        <v>26</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H23" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E24" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H24" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>