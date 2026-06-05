--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -10,95 +10,398 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="116">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>130</t>
+    <t>222</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>PARCO</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/</t>
+  </si>
+  <si>
+    <t>APROVAÇÃO DO PARECER DO RELATOR</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/411/parecer_sn_-_dispoe_sobre_o_projeto_de_lei_no_029.2022_de_autopria_do_poder_executivo_municipal_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJR REFERENTE AO PL Nº 029/2022 DO PODER EXECUTIVO QUE INSTITUI A POLÍTICA MUNICIPAL DE CONTROLE DE NATALIDADE DE CÃES E GATOS  E CRIA O CENTRO DE ESTERELIZAÇÃO ANIMAL - CEA DE JAPARATINGA.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/412/parecer_sn_-_dispoe_sobre_o_repasse_de_incentivo_financeiro_adicional_aos_agentes_comunitarios_de_saude__.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJR REFRENTE AO PL DO PODER EXECUTIVO QUE DISPÕE SOBRE O REPASSE DE INCENTIVOS FINANCEIRO ADICIONAL AOS AGENTES  COMUNITÁRIOS  DE SAÚDE E ENDEMIAS</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MSA</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_resolucao_no_001.22_-_estima_a_receita_e_fixa_a_despesa_da_camara_municipal_de_japaratinga_para_o_ano_de_2023_.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA A RECEITA E FIXA A DESPESA DA CÂMARA MUNICIPAL DE JAPARATINGA PARA O ANO DE 2023</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
-    <t>PLE</t>
-[...8 lines deleted...]
-    <t>INSTITUI O PLANO DIRETOR MUNICIPAL DE JAPARATINGA E ESTABELECE DIRETRIZES GERAIS DA POLITICA DE PLANEJAMENTO, ORDENAMENTO E DESENVOLVIMENTO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/414/10.03_-_requerimento_no_001.2022_-_revitalizacao_da_cacimba_do_golandim_.pdf</t>
+  </si>
+  <si>
+    <t>REQ 001 DE AUTORIA DO VER FABIO CASSACO REQUERENDO A REVITTALIZAÇÃO DA CAIMBA DO GOLANDIM</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/418/24.03_-_requerimento_no_002.2022_-_perfuracao_de_mais_um_poco_artesiano_no_povoado_bitingui_.pdf</t>
+  </si>
+  <si>
+    <t>REQ 002/2022 DE AUTORIA DO VER RENATO VALGE REQUERENDO A PERFURAÇÃO DE UM POÇO ARTESIANO NO POV BITINGUI</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/420/31.03_-_requerimento_no_002.2022_-_instalacao_de_dois_banheiros_no_porto_da_balsa_no_pontal_do_boqueirao_.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INSTALAÇÃO DE  DOIS BANHEIROS NO PORTO DA BALSA , NO PONTAL DO BOQUEIRÃO.</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/421/31.03_-_requerimento_no_.pdf</t>
+  </si>
+  <si>
+    <t>REQ 003/2022 DE AUTORIA DO VER MEQUINHO DA CICERA, REQUERENDO A IDA DO CAMINHÃO COLETOR DE LIXO ATÉ A RUA APÓS O CARVÃO, NO POV BOQUEIRÃO</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/425/07.04_-_requerimento_no_005.2022_-_perfuracao_do_poco_artesiano_com_a_revitalizacao_e_expansao_da_rede_hidraulica_do_povoado_boqueirao_.pdf</t>
+  </si>
+  <si>
+    <t>REQ 005/2022 DE AUTORIA DO VER MEQUINHO DA CICERA REQUERENDO A PERFURAÇÃO DE UM POÇO ARTESIANO COMA REVITALIZAÇÃO E EXPANSÃO DA REDE HIDRÁULICA DO POV BOQUEIRÃO.</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/429/05.05_-__-19.pdf</t>
+  </si>
+  <si>
+    <t>REQ 007/2022 DE AUTORIA DO VER MEQUINHO DA CÍCERA , REQUERENDO A LIMPEZA DOS MANGUEZAIS PROXÍMOS AO PORTO DA BALSA E INSTALAÇÃO DE LIXEIRAS</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>REQ 0009/2022 D EAUTORIA DO VER MEQUINHO DA CÍCERA REQUERENDO O RETORNO DO EVENTO EDUCACIONAL "ALUNO DESTAQUE"</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/430/05.05_--20.pdf</t>
+  </si>
+  <si>
+    <t>REQ 008/2022 DE AUTORIA DO VER MEQUINHO DA CÍCERA , REQUERENDO A LIMPEZA DO RIACHO LOCALIZADO NO POVOADO BOQUEIRÃO.</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/431/05.05_-_requerimento_no_006.2022_-_calcamento_do_acesso_ao_alto_da_repetidora_em_japaratinga_.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 006/2022 DE AUTORIA DO VER IRMÃO JADY REQUERENDO O CALÇAMENTO DO ACESSO AO ALTO DA REPETIDORA EM JAPARATINGA.</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/435/19.05_-_requerimento_no_001.2022_-_reforma_no_sistema_de_abastecimento_dagua_da_rua_do_posto_afim_de_aumentar_a_gravidade_.pdf</t>
+  </si>
+  <si>
+    <t>REQ 001/2022 DE AUTORIA DO VEREADOR MARCELO HUGO REQUERENDO A REFORMA NO SISTEMA DE ABASTECIMENTO D"ÁGUA DA RUA DO POSTO AFIM DE AUMENTAR A GRAVIDADE.</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/436/19.05_-_requerimento_no_005.2022_-_construcao_de_uma_praca_no_terreno_da_bifuracao_do_povoado__barreiras_-23.pdf</t>
+  </si>
+  <si>
+    <t>REQ Nº 004/2022 DED AUTORIA DO VER  RENATO VALGE QUE REQUER A INSTALAÇÃO DE CBECEIRA NAS PONTES DE ACESSO AOS SÍTIOS CAMPO GRANDE E TIMBAÚ.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>REQ Nº 002/2022 DE AUTORIA DO VER SEVERINO LUIZ QUE REQUER  A DESOBSTRUÇÃO DAS BUEIRAS DA RUA TEREZA Mª DO LIVRAMENTO, QUE DÁ ACESSO A POUSADA LUA CHEIA, NO POVOADO BITINGUI</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/438/09.06_-_requerimento__-16.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO  003/2022 D EAUTORIA DA VER DANI PACHECO REQUERENDO SERVIÇOS DE MELHORIAS NA RUA DO COLÉGIO APLICAÇÃO DO SABER NO LOTEMENTO CANTO DO MANGUE</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/439/09.06_-_requerimento_no_005.2022_-_construcao_de_uma_praca_no_terreno_da_bifuracao_do_povoado__barreiras_-17.pdf</t>
+  </si>
+  <si>
+    <t>REQ 010/2022 DE AUTORIA DO VER MEQUINHO DA CÍCERA , REQUERENDO A IMPLANTAÇÃO DE UMA CASA DE CRUSTÁCEOS NO POVOADO BOQUEIRÃO</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/440/09.06_-_requerimento_no_005.2022_--18.pdf</t>
+  </si>
+  <si>
+    <t>REQ 008/2022 DE AUTORIA DO VER MEQUINHO DA CÍCERA , REQUERENDO A REFORMA DA PRAÇA DO PONTAL DO BOQUEIRÃO E INSTALAÇÃO DE UM CENTRO DE ATEDIMENTO AO TURISTA (CAT).</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/441/11.08_-_requerimento_no_005.2022_-_construcao_de_muro4.pdf</t>
+  </si>
+  <si>
+    <t>REQ 012/2022 DE AUTORIA DO VER MEQUINHO DA CÍCERA , REQUERENDO A CONSTRUÇÃO DE MUROS DE CONTENÇÃO DE EROSÃO NAS LADEIRAS DO ALTO DA BELA VISTA E DA BARREIRA DO BOQUEIRÃO</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/442/11.08_-_requerimento_no_13.2022_-__reforma_e_modernizacao_nos_postos_de_saude_a_familia-psf_dos_povoados_boqueirao_e_sao_goncalo_.pdf</t>
+  </si>
+  <si>
+    <t>REQ 0013/2022 DE AUTORIA DO VER MEQUINHO DA CÍCERA , REQUERENDO A REFORMA E MODERNIZAÇÃO NOS POSTOS DE SAÚDE DA FAMÍLIA - PSF DOS POVOADOS BOQUEIRÃO E SÃO GONÇALO</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/445/25.08_-_requerimento_no_004.2022_-_reforma_com_modernizacao_das_bicas_das_barreiras_.pdf</t>
+  </si>
+  <si>
+    <t>REQU  004/2022 DE  AUTORIA DO VER FERRUGEM DO BERTINHO QUE REQUER A REFORMA COM MODERNIZAÇÃO DAS BICAS DAS BAREIRAS.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/446/11.09_-_requerimento_no_005.2022_-_construcao_de_uma_praca_no_terreno_da_bifuracao_do_povoado__barreiras_-15.pdf</t>
+  </si>
+  <si>
+    <t>REQ 014/2022 DE AUTORIA DO VER MEQUINHO DA CÍCERA , REQUERENDO A INSTALAÇÃO DE CÂMARAS DE SEGURANÇA E VIDEOMONITORAMENTO EM PONTOS ESTRATÉGICOS DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/447/22.09_-_requerimento_no_003.2022_-_conclusao_da_instalacao_de_bracos_de_luz_nos_postes_da_estrada_de_acesso_ao_sitio_saco_proximo_ao_local_onde_a_van_escolar_faz_o_retorno_.pdf</t>
+  </si>
+  <si>
+    <t>REQ 003/2022 DE AUTORIA DO VER FABIO CASSACO REQUERENDO ACONCLUSÃO DA INSTALAÇÃO DE BRAÇOS DE LUZ NOS POSTES DA ESTRADA DE ACESSO AO SÍTIO SACO, PROXÍMO AO LOCAL ONDE A VAN ESCOLAR  FAZ O RETORNO.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/448/22.09_-_requerimento_no_014.2022_-_imediata_substituicao_das_traves_do_campo_do_boqueirao_.pdf</t>
+  </si>
+  <si>
+    <t>REQ 0014/2022 DE AUTORIA DO VER MEQUINHO DA CÍCERA , REQUERENDO  A IMEDIATA SUBSTITUIÇÃO DA TRAVES DO CAMPO DO BOQUEIRÃO</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/451/06.10_-_requerimento_no_015.2022_-_reforma_e_modernizacao_nos_postos_de_saude_da_familia_-_psf_dos_povoados_boqueirao_e_sao_goncalo_.pdf</t>
+  </si>
+  <si>
+    <t>REQ 015/2022 DE AUTORIA DO VER MEQUINHO DA CÍCERA , REQUERENDO A REFORMA E MODERNIZAÇÃO NOS POSTOS DE SAÚDE DA FAMÍLIA - PSF DOS POVADOS BOQUEIRÃO E SÃO GONÇALO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -402,69 +705,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/411/parecer_sn_-_dispoe_sobre_o_projeto_de_lei_no_029.2022_de_autopria_do_poder_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/412/parecer_sn_-_dispoe_sobre_o_repasse_de_incentivo_financeiro_adicional_aos_agentes_comunitarios_de_saude__.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_resolucao_no_001.22_-_estima_a_receita_e_fixa_a_despesa_da_camara_municipal_de_japaratinga_para_o_ano_de_2023_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/414/10.03_-_requerimento_no_001.2022_-_revitalizacao_da_cacimba_do_golandim_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/418/24.03_-_requerimento_no_002.2022_-_perfuracao_de_mais_um_poco_artesiano_no_povoado_bitingui_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/420/31.03_-_requerimento_no_002.2022_-_instalacao_de_dois_banheiros_no_porto_da_balsa_no_pontal_do_boqueirao_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/421/31.03_-_requerimento_no_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/425/07.04_-_requerimento_no_005.2022_-_perfuracao_do_poco_artesiano_com_a_revitalizacao_e_expansao_da_rede_hidraulica_do_povoado_boqueirao_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/429/05.05_-__-19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/430/05.05_--20.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/431/05.05_-_requerimento_no_006.2022_-_calcamento_do_acesso_ao_alto_da_repetidora_em_japaratinga_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/435/19.05_-_requerimento_no_001.2022_-_reforma_no_sistema_de_abastecimento_dagua_da_rua_do_posto_afim_de_aumentar_a_gravidade_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/436/19.05_-_requerimento_no_005.2022_-_construcao_de_uma_praca_no_terreno_da_bifuracao_do_povoado__barreiras_-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/438/09.06_-_requerimento__-16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/439/09.06_-_requerimento_no_005.2022_-_construcao_de_uma_praca_no_terreno_da_bifuracao_do_povoado__barreiras_-17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/440/09.06_-_requerimento_no_005.2022_--18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/441/11.08_-_requerimento_no_005.2022_-_construcao_de_muro4.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/442/11.08_-_requerimento_no_13.2022_-__reforma_e_modernizacao_nos_postos_de_saude_a_familia-psf_dos_povoados_boqueirao_e_sao_goncalo_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/445/25.08_-_requerimento_no_004.2022_-_reforma_com_modernizacao_das_bicas_das_barreiras_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/446/11.09_-_requerimento_no_005.2022_-_construcao_de_uma_praca_no_terreno_da_bifuracao_do_povoado__barreiras_-15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/447/22.09_-_requerimento_no_003.2022_-_conclusao_da_instalacao_de_bracos_de_luz_nos_postes_da_estrada_de_acesso_ao_sitio_saco_proximo_ao_local_onde_a_van_escolar_faz_o_retorno_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/448/22.09_-_requerimento_no_014.2022_-_imediata_substituicao_das_traves_do_campo_do_boqueirao_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2022/451/06.10_-_requerimento_no_015.2022_-_reforma_e_modernizacao_nos_postos_de_saude_da_familia_-_psf_dos_povoados_boqueirao_e_sao_goncalo_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="179.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="243.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="203.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -472,53 +775,656 @@
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" t="s">
+        <v>33</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
+        <v>33</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" t="s">
+        <v>33</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" t="s">
+        <v>33</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H24" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H25" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" t="s">
+        <v>33</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E27" t="s">
+        <v>33</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>