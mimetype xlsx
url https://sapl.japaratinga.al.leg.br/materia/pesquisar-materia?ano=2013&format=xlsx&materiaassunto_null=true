--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -10,95 +10,275 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="75">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/478/pl_no_06.2013_-_institui_o_dia_25_de_outubro_como_o_dia_municipal_do_evangelico_e_da_outras_rpovidencias_.pdf</t>
+  </si>
+  <si>
+    <t>PL Nº 06.2013 DE AUTORIA DA MESA DIRETORA QUE - INSTITUI O DIA 25 DE OUTUBRO COMO O DIA MUNICIPAL DO EVANGÉLICO E DÁ OUTRAS RPOVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/486/pl_no_10.2013_-_a_camara_municpal_vovo__zina_queiroz_localizada_na_quadra_s2_lotes_3_e_4_limite_xom_a_rodovia_senador_renan_calheiros__no_loteamento_pontal_do_boqueirao_.pdf</t>
+  </si>
+  <si>
+    <t>RUA VOVÓ  ZINA QUEIROZ, LOCALIZADA NA QUADRA S2, LOTES 3 E 4, LIMITE XOM A RODOVIA SENADOR RENAN CALHEIROS , NO LOTEAMENTO PONTAL DO BOQUEIRÃO</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MSA</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/481/pl_no_11.2023_-_autoriza_a_redacao_da_lei_no_472.2013_e_da_outras_providencias_.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A REDAÇÃO DA LEI Nº 472.2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/489/pl_no_07.2013_-_autoriza_ao_prefeito_municipal_a_abrir_rua_em_projeto_nesta_cidade_da_sua_denominacao_e_de_outras_providencias_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DE AUTORIA DA MESA DIRETOA  QUE AUTORIZA AO PREFEITO MUNICIPAL A ABRIR RUA EM PROJETO NESTA CIDADE, DÁ SUA DENOMINAÇÃO E DE OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>151</t>
   </si>
   <si>
-    <t>2013</t>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/151/pl_02_de_16_de_janeiro_de_2013.pdf</t>
   </si>
   <si>
-    <t>ALTERA A LEI Nª 376 DE 30 DE SETEMBRO DE 2006, NO QUE TOCA A ORGANIZAÇÃO DO RPPS DO MUNICIPIO DE JAPARATINGA-AL E DÁ OUTRAS PROVIDÊNCIA</t>
+    <t>ALTERA A LEI Nª 379 DE 30 DE SETEMBRO DE 2006, NO QUE TOCA A ORGANIZAÇÃO DO RPPS DO MUNICIPIO DE JAPARATINGA-AL E DÁ OUTRAS PROVIDÊNCIA</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/</t>
+  </si>
+  <si>
+    <t>PL Nº 04/2013  QUE INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E MICROEMPREEENDEDOR INDIVIDUAL , E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/477/pl_no_005.2013_-_autoriza_o_poder_executivo_municipal_de_desenvolvimento_da_cadeia_produtiva_da_agividade_.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AGRICULTURA  FAMILIAR BEM COMO ULTILIZAR  RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO Á ATIVIDADE</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/475/pl_no_04.2013_-_autoriza_o_poder_executivo_municipal_a_criar_o_programa_municipal_coes_de_ap.pdf</t>
+  </si>
+  <si>
+    <t>PL Nº 06.2013 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AGRICULTURA  FAMILIAR, BEM COMO ULTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE AP</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/482/pl_no_11.2013_-_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal_sim_e_os_procedimentos_de_inspecao_sanitaria_de_estabelecimento_de_consumo_humano_de_origem_animal_e_vegetal_.pdf</t>
+  </si>
+  <si>
+    <t>PL Nº 11.2013 - DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL (SIM) E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA DE ESTABELECIMENTO DE CONSUMO HUMANO DE ORIGEM ANIMAL E VEGETAL</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/483/pl_no_11.2013_-_concede_reajuste_salarial_aos_auxiliares_de_enfermagem_dentistas_e_enfermeiros_do_municipio_de_japaratinga_e__da_outras_providencias_.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE REAJUSTE SALARIAL AOS AUXILIARES DE ENFERMAGEM, DENTISTAS E ENFERMEIROS DO MUNICÍPIO DE JAPARATINGA E  DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/484/pl_no_11.2013_-_altera_a_redacao_da_lei_no_472.2013_e_da_outras_providencias_.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DA LEI Nº 472.2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DA LEI Nº 472.2013 , E DÁ  OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/487/pl_no_08.2013_-_autoriza_o_poder_executivo_a_integrar_aderir_e_aprovar_o_protocolo__de_intencoes__de_criacao_do_consorcio_intermunicipal_de_desenvolvimento_da_regiao_norte_de_alagoas_.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A INTEGRAR, ADERIR E APROVAR O PROTOCOLO  DE INTENÇÕES  DE CRIAÇÃO DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO DA REGIÃO NORTE DE ALAGOAS</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/490/pl_no_06.2013_-_dispoe__acerca_da_concessao_de_diarias_no_ambito_do_poder_executivo_municipal_de_japartinga_bem_como_revoga_as_disposicoes_em_contrario_e_da_outras_providencias_.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE  ACERCA DA CONCESSÃO DE DIÁRIAS NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE JAPARTINGA, BEM COMO REVOGA AS DISPOSIÇÕES EM CONTRÁRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>PL Nº 05/2013 QUE DISPÕE SOBRE O LIMITE MÁXIMO AO PAGAMENTO DE REQUISIÇÃO DE PEQUENO VALOR NO ÂMBITO DA FAZENDA PÚBLICA MUNICIPAL DE JAPARATINGA, ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>DECL</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/375/pl_decreto_legilsativo__no_01.2013_-_dispoe_sobre_a_concessao_de_titulo_de_cidadao_honorario_e_da_outras_providencias_.pdf</t>
+  </si>
+  <si>
+    <t>PL DECRETO LEGILSATIVO DE AUTORIA DA VEREADORA MARIA JOSÉ PEREIRA   QUE DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO, AO SR EVALDO PARREIRA SOARES FILHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -402,69 +582,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/151/pl_02_de_16_de_janeiro_de_2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/478/pl_no_06.2013_-_institui_o_dia_25_de_outubro_como_o_dia_municipal_do_evangelico_e_da_outras_rpovidencias_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/486/pl_no_10.2013_-_a_camara_municpal_vovo__zina_queiroz_localizada_na_quadra_s2_lotes_3_e_4_limite_xom_a_rodovia_senador_renan_calheiros__no_loteamento_pontal_do_boqueirao_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/481/pl_no_11.2023_-_autoriza_a_redacao_da_lei_no_472.2013_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/489/pl_no_07.2013_-_autoriza_ao_prefeito_municipal_a_abrir_rua_em_projeto_nesta_cidade_da_sua_denominacao_e_de_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/151/pl_02_de_16_de_janeiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/477/pl_no_005.2013_-_autoriza_o_poder_executivo_municipal_de_desenvolvimento_da_cadeia_produtiva_da_agividade_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/475/pl_no_04.2013_-_autoriza_o_poder_executivo_municipal_a_criar_o_programa_municipal_coes_de_ap.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/482/pl_no_11.2013_-_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal_sim_e_os_procedimentos_de_inspecao_sanitaria_de_estabelecimento_de_consumo_humano_de_origem_animal_e_vegetal_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/483/pl_no_11.2013_-_concede_reajuste_salarial_aos_auxiliares_de_enfermagem_dentistas_e_enfermeiros_do_municipio_de_japaratinga_e__da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/484/pl_no_11.2013_-_altera_a_redacao_da_lei_no_472.2013_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/487/pl_no_08.2013_-_autoriza_o_poder_executivo_a_integrar_aderir_e_aprovar_o_protocolo__de_intencoes__de_criacao_do_consorcio_intermunicipal_de_desenvolvimento_da_regiao_norte_de_alagoas_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/490/pl_no_06.2013_-_dispoe__acerca_da_concessao_de_diarias_no_ambito_do_poder_executivo_municipal_de_japartinga_bem_como_revoga_as_disposicoes_em_contrario_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaratinga.al.leg.br/media/sapl/public/materialegislativa/2013/375/pl_decreto_legilsativo__no_01.2013_-_dispoe_sobre_a_concessao_de_titulo_de_cidadao_honorario_e_da_outras_providencias_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="136.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="207.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -472,53 +652,416 @@
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
+        <v>31</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" t="s">
+        <v>31</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" t="s">
+        <v>31</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>